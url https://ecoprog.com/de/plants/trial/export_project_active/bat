--- v0 (2025-10-22)
+++ v1 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Name/City</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Start of Operation</t>
   </si>
   <si>
     <t>Capacity [t/a]</t>
   </si>
   <si>
     <t>Agbara</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Ogun</t>
   </si>
   <si>
@@ -192,53 +192,50 @@
     <t xml:space="preserve"> 100.000 </t>
   </si>
   <si>
     <t>Ikaalinen</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>Pirkanmaa</t>
   </si>
   <si>
     <t>Jeju Island</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>Jeju Special Autonomous Province</t>
   </si>
   <si>
     <t>Kirchardt</t>
   </si>
   <si>
     <t>Baden-Württemberg</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> 3.000 </t>
   </si>
   <si>
     <t>Komotini</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>East Macedonia and Thrace</t>
   </si>
   <si>
     <t>Lancaster</t>
   </si>
   <si>
     <t>Ohio</t>
   </si>
   <si>
     <t>Munich</t>
   </si>
   <si>
     <t>Bavaria</t>
   </si>
   <si>
     <t>Namie</t>
   </si>
@@ -899,220 +896,211 @@
         <v>56</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="1">
         <v>2019</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D17" s="1">
         <v>2023</v>
       </c>
-      <c r="E17" t="s">
-        <v>60</v>
+      <c r="E17">
+        <v>9125</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D20" s="1">
         <v>2023</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D23" s="1">
         <v>2020</v>
       </c>
       <c r="E23" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D24" s="1">
         <v>2023</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="1">
         <v>2024</v>
       </c>
       <c r="E25">
         <v>14200</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>