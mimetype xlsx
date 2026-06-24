--- v0 (2025-10-22)
+++ v1 (2026-06-24)
@@ -2281,59 +2281,50 @@
       <c r="E76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E77" t="s">
         <v>197</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>