--- v1 (2026-05-30)
+++ v2 (2026-09-24)
@@ -659,51 +659,51 @@
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1">
         <v>2023</v>
       </c>
       <c r="E8">
         <v>292000</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1">
         <v>2001</v>
       </c>
       <c r="E9">
-        <v>64051</v>
+        <v>73000</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1">
         <v>2025</v>
       </c>
       <c r="E10">
         <v>912500</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>31</v>