--- v0 (2025-10-22)
+++ v1 (2026-05-07)
@@ -80,51 +80,51 @@
   <si>
     <t>pyrolysis</t>
   </si>
   <si>
     <t>2025-02-04</t>
   </si>
   <si>
     <t>2025-02-07</t>
   </si>
   <si>
     <t>Longlaville</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve"> 50000 </t>
   </si>
   <si>
     <t>solvolysis</t>
   </si>
   <si>
     <t>2023-10-25</t>
   </si>
   <si>
-    <t>2025-10-08</t>
+    <t>2026-03-12</t>
   </si>
   <si>
     <t>Ulsan 2</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t xml:space="preserve"> 66.000 </t>
   </si>
   <si>
     <t>2024-02-20</t>
   </si>
   <si>
     <t>Gaziantep</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve"> 110.000 </t>
   </si>
   <si>
     <t>2025-03-18</t>
   </si>
@@ -632,51 +632,51 @@
       </c>
       <c r="I2" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="1">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="1" t="s">