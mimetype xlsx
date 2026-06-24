--- v1 (2026-05-07)
+++ v2 (2026-06-24)
@@ -80,51 +80,51 @@
   <si>
     <t>pyrolysis</t>
   </si>
   <si>
     <t>2025-02-04</t>
   </si>
   <si>
     <t>2025-02-07</t>
   </si>
   <si>
     <t>Longlaville</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve"> 50000 </t>
   </si>
   <si>
     <t>solvolysis</t>
   </si>
   <si>
     <t>2023-10-25</t>
   </si>
   <si>
-    <t>2026-03-12</t>
+    <t>2026-06-08</t>
   </si>
   <si>
     <t>Ulsan 2</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t xml:space="preserve"> 66.000 </t>
   </si>
   <si>
     <t>2024-02-20</t>
   </si>
   <si>
     <t>Gaziantep</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve"> 110.000 </t>
   </si>
   <si>
     <t>2025-03-18</t>
   </si>
@@ -964,59 +964,50 @@
         <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>