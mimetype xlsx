--- v3 (2026-07-27)
+++ v4 (2026-09-13)
@@ -1073,92 +1073,92 @@
         <v>52</v>
       </c>
       <c r="D19" s="1">
         <v>2022</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="1">
         <v>2023</v>
       </c>
-      <c r="E20" t="s">
-        <v>9</v>
+      <c r="E20">
+        <v>1615</v>
       </c>
       <c r="F20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="1">
         <v>2021</v>
       </c>
       <c r="E21">
         <v>5000</v>
       </c>
       <c r="F21" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D22" s="1">
         <v>2021</v>
       </c>
       <c r="E22">
-        <v>1103</v>
+        <v>1092</v>
       </c>
       <c r="F22" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="1">
         <v>2022</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
     </row>