--- v2 (2026-06-10)
+++ v3 (2026-09-13)
@@ -431,51 +431,51 @@
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Vienna</t>
   </si>
   <si>
     <t>Vijayawada Ajit Singh Nagar</t>
   </si>
   <si>
     <t>Andhra Pradesh</t>
   </si>
   <si>
     <t>Warszawa 3</t>
   </si>
   <si>
     <t xml:space="preserve">Mazowieckie </t>
   </si>
   <si>
     <t xml:space="preserve"> 200.000 </t>
   </si>
   <si>
     <t>Westbury</t>
   </si>
   <si>
-    <t xml:space="preserve"> 60.000 </t>
+    <t xml:space="preserve"> 60000 </t>
   </si>
   <si>
     <t>Zawiercie RDFP</t>
   </si>
   <si>
     <t xml:space="preserve">Śląskie </t>
   </si>
   <si>
     <t>Zhukovsky</t>
   </si>
   <si>
     <t>Bryansk</t>
   </si>
   <si>
     <t>Zubieta</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>