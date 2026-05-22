--- v3 (2026-04-27)
+++ v4 (2026-05-22)
@@ -1242,59 +1242,50 @@
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>