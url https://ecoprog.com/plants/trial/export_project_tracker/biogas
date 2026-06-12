--- v4 (2026-05-22)
+++ v5 (2026-06-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Power generation capacity [kW]</t>
   </si>
   <si>
     <t>Use of biogas</t>
   </si>
   <si>
     <t>Start of operation</t>
   </si>
   <si>
     <t>Inserted</t>
   </si>
   <si>
@@ -212,87 +212,90 @@
   <si>
     <t>2025-05-20</t>
   </si>
   <si>
     <t>Abbotsford III</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>2022-08-17</t>
   </si>
   <si>
     <t>Brønderslev III</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>2023-03-22</t>
   </si>
   <si>
     <t>München VI</t>
   </si>
   <si>
+    <t>Markowice</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>2023-06-19</t>
+  </si>
+  <si>
+    <t>Nowogard</t>
+  </si>
+  <si>
+    <t>2023-01-18</t>
+  </si>
+  <si>
+    <t>Littleton</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>2022-11-02</t>
+  </si>
+  <si>
+    <t>Lilydale</t>
+  </si>
+  <si>
+    <t>2021-12-08</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
     <t>Casablanca</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
-    <t>Markowice</t>
-[...29 lines deleted...]
-    <t>2026-04-08</t>
+    <t>2026-06-08</t>
   </si>
   <si>
     <t>discussed</t>
   </si>
   <si>
     <t>Francisco Beltrão</t>
   </si>
   <si>
     <t>unknown</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1077,206 +1080,206 @@
         <v>14</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="E16" s="1" t="s">
-        <v>13</v>
+      <c r="E16" s="1">
+        <v>1000</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>67</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2026</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>