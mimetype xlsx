--- v2 (2026-06-12)
+++ v3 (2026-09-13)
@@ -80,51 +80,51 @@
   <si>
     <t>pyrolysis</t>
   </si>
   <si>
     <t>2025-02-04</t>
   </si>
   <si>
     <t>2025-02-07</t>
   </si>
   <si>
     <t>Longlaville</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve"> 50000 </t>
   </si>
   <si>
     <t>solvolysis</t>
   </si>
   <si>
     <t>2023-10-25</t>
   </si>
   <si>
-    <t>2026-06-08</t>
+    <t>2026-09-04</t>
   </si>
   <si>
     <t>Ulsan 2</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t xml:space="preserve"> 66.000 </t>
   </si>
   <si>
     <t>2024-02-20</t>
   </si>
   <si>
     <t>Gaziantep</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve"> 110.000 </t>
   </si>
   <si>
     <t>2025-03-18</t>
   </si>
@@ -632,51 +632,51 @@
       </c>
       <c r="I2" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="1">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="1" t="s">