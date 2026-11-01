--- v3 (2026-09-13)
+++ v4 (2026-11-01)
@@ -80,51 +80,51 @@
   <si>
     <t>pyrolysis</t>
   </si>
   <si>
     <t>2025-02-04</t>
   </si>
   <si>
     <t>2025-02-07</t>
   </si>
   <si>
     <t>Longlaville</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve"> 50000 </t>
   </si>
   <si>
     <t>solvolysis</t>
   </si>
   <si>
     <t>2023-10-25</t>
   </si>
   <si>
-    <t>2026-09-04</t>
+    <t>2026-10-06</t>
   </si>
   <si>
     <t>Ulsan 2</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t xml:space="preserve"> 66.000 </t>
   </si>
   <si>
     <t>2024-02-20</t>
   </si>
   <si>
     <t>Gaziantep</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve"> 110.000 </t>
   </si>
   <si>
     <t>2025-03-18</t>
   </si>