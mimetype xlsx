--- v3 (2026-09-13)
+++ v4 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Capacity [t/a]</t>
   </si>
   <si>
     <t>Start of operation</t>
   </si>
   <si>
     <t>Inserted</t>
   </si>
   <si>
     <t>Last update</t>
   </si>
   <si>
@@ -92,90 +92,81 @@
   <si>
     <t>2026-06-17</t>
   </si>
   <si>
     <t>planned</t>
   </si>
   <si>
     <t>Baku West</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
     <t>2024-12-04</t>
   </si>
   <si>
     <t>2025-01-20</t>
   </si>
   <si>
     <t>Mumbai 1</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
-    <t>Dubrovka</t>
+    <t>Myasnikovsky</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
+    <t xml:space="preserve"> 500.000 </t>
+  </si>
+  <si>
     <t>2023-10-30</t>
   </si>
   <si>
-    <t>Myasnikovsky</t>
-[...4 lines deleted...]
-  <si>
     <t>Republic of Dagestan projects</t>
   </si>
   <si>
     <t>St. Petersburg Novosyolki</t>
   </si>
   <si>
     <t>2025-01-08</t>
   </si>
   <si>
     <t>Tavrichesky</t>
   </si>
   <si>
     <t xml:space="preserve"> 400.000 </t>
   </si>
   <si>
     <t>2026-08-11</t>
   </si>
   <si>
     <t>Vyatskopolyansky</t>
-  </si>
-[...4 lines deleted...]
-    <t>Spain</t>
   </si>
   <si>
     <t>Izmir Region</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>2025-07-02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -489,51 +480,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J13"/>
+  <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J1" sqref="J1:J1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="1"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -653,242 +644,190 @@
       </c>
       <c r="F5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E8" s="1" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E8" s="1">
+        <v>600000</v>
+      </c>
+      <c r="F8" s="1">
+        <v>2027</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E9" s="1">
-[...3 lines deleted...]
-        <v>2027</v>
+      <c r="E9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>28</v>
-[...12 lines deleted...]
-      <c r="D12" s="1" t="s">
         <v>39</v>
-      </c>
-[...36 lines deleted...]
-        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>