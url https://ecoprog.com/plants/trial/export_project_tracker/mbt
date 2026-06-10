--- v0 (2025-10-18)
+++ v1 (2026-06-10)
@@ -848,59 +848,50 @@
         <v>18</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>