--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Capacity [t/a]</t>
   </si>
   <si>
     <t>Start of operation</t>
   </si>
   <si>
     <t>Inserted</t>
   </si>
   <si>
     <t>Last update</t>
   </si>
   <si>
@@ -66,50 +66,53 @@
     <t>under construction</t>
   </si>
   <si>
     <t>Sitia</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t xml:space="preserve">18000 </t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>2023-10-25</t>
   </si>
   <si>
     <t>2024-08-18</t>
   </si>
   <si>
     <t>Trikala</t>
   </si>
   <si>
     <t xml:space="preserve">59200 </t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
   </si>
   <si>
     <t>planned</t>
   </si>
   <si>
     <t>Baku West</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
     <t>2024-12-04</t>
   </si>
   <si>
     <t>2025-01-20</t>
   </si>
   <si>
     <t>Mumbai 1</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Dubrovka</t>
   </si>
@@ -581,311 +584,311 @@
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" s="1">
         <v>73000</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" s="1">
         <v>600000</v>
       </c>
       <c r="F9" s="1">
         <v>2027</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>