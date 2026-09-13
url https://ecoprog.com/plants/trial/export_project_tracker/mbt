--- v2 (2026-07-27)
+++ v3 (2026-09-13)
@@ -122,51 +122,51 @@
   <si>
     <t>2023-10-30</t>
   </si>
   <si>
     <t>Myasnikovsky</t>
   </si>
   <si>
     <t xml:space="preserve"> 500.000 </t>
   </si>
   <si>
     <t>Republic of Dagestan projects</t>
   </si>
   <si>
     <t>St. Petersburg Novosyolki</t>
   </si>
   <si>
     <t>2025-01-08</t>
   </si>
   <si>
     <t>Tavrichesky</t>
   </si>
   <si>
     <t xml:space="preserve"> 400.000 </t>
   </si>
   <si>
-    <t>2025-02-11</t>
+    <t>2026-08-11</t>
   </si>
   <si>
     <t>Vyatskopolyansky</t>
   </si>
   <si>
     <t>Alt Urgell County</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Izmir Region</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>2025-07-02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>